--- v0 (2026-02-14)
+++ v1 (2026-06-10)
@@ -434,58 +434,58 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
-    <col width="12" customWidth="1" min="3" max="3"/>
-[...1 lines deleted...]
-    <col width="26" customWidth="1" min="5" max="5"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="13" customWidth="1" min="4" max="4"/>
+    <col width="30" customWidth="1" min="5" max="5"/>
     <col width="13" customWidth="1" min="6" max="6"/>
-    <col width="25" customWidth="1" min="7" max="7"/>
-    <col width="12" customWidth="1" min="8" max="8"/>
+    <col width="13" customWidth="1" min="7" max="7"/>
+    <col width="13" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
-    <col width="9" customWidth="1" min="10" max="10"/>
+    <col width="13" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>S.No</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Artist First Name</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Last Name</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Insta ID</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>